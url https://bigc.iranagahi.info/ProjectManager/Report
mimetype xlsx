--- v0 (2026-07-02)
+++ v1 (2026-10-30)
@@ -7,104 +7,137 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Projects Report" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="36">
   <si>
     <t xml:space="preserve">#</t>
   </si>
   <si>
     <t xml:space="preserve">تاریخ ایجاد</t>
   </si>
   <si>
     <t xml:space="preserve">نام مالک</t>
   </si>
   <si>
     <t xml:space="preserve">شماره موبایل</t>
   </si>
   <si>
     <t xml:space="preserve">عنوان</t>
   </si>
   <si>
     <t xml:space="preserve">آدرس</t>
   </si>
   <si>
     <t xml:space="preserve">مساحت</t>
   </si>
   <si>
     <t xml:space="preserve">تعداد طبقات مسکونی</t>
   </si>
   <si>
     <t xml:space="preserve">کیفیت ساخت</t>
   </si>
   <si>
     <t xml:space="preserve">تعداد فاکتور</t>
   </si>
   <si>
     <t xml:space="preserve">امتیاز</t>
   </si>
   <si>
     <t xml:space="preserve">زیربنای کل</t>
   </si>
   <si>
+    <t xml:space="preserve">1405/06/01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">محمد مهدی گزمه</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09021281101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تست</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">استاندارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1405/04/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مهدی جهاندیده</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09336864482</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تست2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تست 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پروژه تست توسعه دهنده موبایل شرکت وستا سیستم</t>
+  </si>
+  <si>
+    <t xml:space="preserve">شیراز سمت چپ</t>
+  </si>
+  <si>
     <t xml:space="preserve">1405/04/06</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
+    <t xml:space="preserve">آرش استوان</t>
   </si>
   <si>
     <t xml:space="preserve">09177150147</t>
   </si>
   <si>
     <t xml:space="preserve">پروژه رزلند 7</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">استاندارد</t>
   </si>
   <si>
     <t xml:space="preserve">1404/09/24</t>
   </si>
   <si>
     <t xml:space="preserve">محمود احمدي</t>
   </si>
   <si>
     <t xml:space="preserve">09393098898</t>
   </si>
   <si>
     <t xml:space="preserve">36 فدك</t>
   </si>
   <si>
     <t xml:space="preserve">بلوار فدك كوچه 36 </t>
   </si>
   <si>
     <t xml:space="preserve">1404/07/12</t>
   </si>
   <si>
     <t xml:space="preserve">٢فدك</t>
   </si>
 </sst>
 </file>
 
@@ -129,61 +162,61 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.9500000000000002" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.25" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="11.55" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.65" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.05" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="10.05" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.300000000000004" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.45" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.750000000000001" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.650000000000002" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.55" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.750000000000002" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.95" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
@@ -222,126 +255,240 @@
       <c r="D2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="0">
         <v>0</v>
       </c>
       <c r="H2" s="0">
         <v>0</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J2" s="0">
         <v>0</v>
       </c>
       <c r="K2" s="0">
         <v>0</v>
       </c>
       <c r="L2" s="0">
-        <v>1000</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="0">
-        <v>540</v>
+        <v>250</v>
       </c>
       <c r="H3" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="0">
         <v>0</v>
       </c>
       <c r="K3" s="0">
         <v>0</v>
       </c>
       <c r="L3" s="0">
-        <v>2200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="0">
-        <v>365</v>
+        <v>250</v>
       </c>
       <c r="H4" s="0">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="0">
+        <v>1</v>
+      </c>
+      <c r="K4" s="0">
+        <v>0.00954</v>
+      </c>
+      <c r="L4" s="0">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0">
+        <v>0</v>
+      </c>
+      <c r="H5" s="0">
+        <v>0</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" s="0">
+        <v>0</v>
+      </c>
+      <c r="K5" s="0">
+        <v>0</v>
+      </c>
+      <c r="L5" s="0">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0">
+        <v>5</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="0">
+        <v>540</v>
+      </c>
+      <c r="H6" s="0">
+        <v>5</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" s="0">
+        <v>0</v>
+      </c>
+      <c r="K6" s="0">
+        <v>0</v>
+      </c>
+      <c r="L6" s="0">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0">
+        <v>6</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="0">
+        <v>365</v>
+      </c>
+      <c r="H7" s="0">
+        <v>7</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="0">
         <v>9</v>
       </c>
-      <c r="K4" s="0">
-[...2 lines deleted...]
-      <c r="L4" s="0">
+      <c r="K7" s="0">
+        <v>0.02302</v>
+      </c>
+      <c r="L7" s="0">
         <v>1822</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>